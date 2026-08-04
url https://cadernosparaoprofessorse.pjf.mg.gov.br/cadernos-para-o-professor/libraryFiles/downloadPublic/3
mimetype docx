--- v0 (2025-10-21)
+++ v1 (2026-08-04)
@@ -1347,56 +1347,51 @@
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference r:id="rId12" w:type="default"/>
       <w:headerReference r:id="rId13" w:type="first"/>
       <w:headerReference r:id="rId14" w:type="even"/>
       <w:footerReference r:id="rId15" w:type="default"/>
       <w:pgSz w:h="16838" w:w="11906" w:orient="portrait"/>
       <w:pgMar w:bottom="1134" w:top="1134" w:left="1134" w:right="1134" w:header="720" w:footer="765"/>
       <w:pgNumType w:start="1"/>
       <w:titlePg w:val="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
   <w:font w:name="Calibri"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Arial"/>
-  <w:font w:name="Garamond">
-[...4 lines deleted...]
-  </w:font>
+  <w:font w:name="Garamond"/>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:b w:val="1"/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">Educação em Revista|Belo Horizonte|v.|exxxxxx|20xx </w:t>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
@@ -2217,51 +2212,51 @@
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
       <w:i w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-bold.ttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-italic.ttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Garamond-boldItalic.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>